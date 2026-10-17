--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -52,51 +52,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Market Research — Tidal Wellness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="94A3B8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">August 12, 2026</w:t>
+        <w:t xml:space="preserve">October 11, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0D9488"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">━━━━━━━━━━</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="480"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
@@ -531,51 +531,51 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="E2E8F0" w:sz="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="94A3B8"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Generated on August 12, 2026</w:t>
+      <w:t xml:space="preserve">Generated on October 11, 2026</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">	</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0D9488"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">makingwavescollective.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>